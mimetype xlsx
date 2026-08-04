--- v0 (2026-05-06)
+++ v1 (2026-08-04)
@@ -41,63 +41,79 @@
   <si>
     <t>anno</t>
   </si>
   <si>
     <t>formalizados</t>
   </si>
   <si>
     <t>adjudicados</t>
   </si>
   <si>
     <t>menores</t>
   </si>
   <si>
     <t>licitaciones_anuladas</t>
   </si>
   <si>
     <t>resueltos</t>
   </si>
   <si>
     <t>modificados</t>
   </si>
   <si>
     <t>penalidades</t>
   </si>
   <si>
-    <t>Contratos menores primer trimestre 2026 (PDF) (ODT)
-[...1 lines deleted...]
-Adjudicatario: DE WILDE PINCHETTI, S.L.N.o expediente: 125/2026Fecha de adjudicación: 26/02/2026Decreto de adjudicación: 2026-0102Concepto: Servicio de redacción de un proyecto de ejecución de acondicionamiento de un baño unisex adaptado en el edificio de la piscina de la Ciudad Deportiva Gran CanariaImporte de adjudicación: 4.850€ más IGIC de 339,50€, importe total (5.189,50€)Duración: Fijar un plazo de ejecución de 2 meses a partir de la notificación de la adjudicación.
+    <t xml:space="preserve">
+Contratos menores primer trimestre 2026 (PDF) (ODT)
+Adjudicatario: CARLOS REINA VERGEN.o expediente: 23/2026Fecha de adjudicación: 27/01/2026Decreto de adjudicación: 2026-0030Concepto: Servicio redacción de proyecto y dirección de obra de reparación de la fachada trasera del Pabellón de La PaternaImporte de adjudicación: 4.995€ más IGIC del 7% de 349,65€, importe total (5.344,65€)Duración: Fijar un plazo de 60 días naturales para la redacción del proyecto de ejecución desde la notificación de la resolución. El servicio de dirección facultativa tendrá una duración igual a la del contrato de obra al que esté vinculado, más un plazo de tres meses después de la recepción de obra para elaborar la documentación administrativa de liquidación de las obras. Asimismo, dentro del plazo de quince días anteriores al cumplimiento del plazo de garantía, el director de obra deberá redactar un informe sobre el estado de las obras con objeto de discernir sobre la devolución o cancelación de la garantía y proceder a la liquidación del contrato de obra.
+Adjudicatario: DE WILDE PINCHETTI, S.L.N.o expediente: 125/2026Fecha de adjudicación: 26/02/2026Decreto de adjudicación: 2026-0102Concepto: Servicio de redacción de un proyecto de ejecución de acondicionamiento de un baño unisex adaptado en el edificio de la piscina de la Ciudad Deportiva Gran CanariaImporte de adjudicación: 4.850€ más IGIC de 339,50€, importe total (5.189,50€)Duración: Fijar un plazo de ejecución de 2 meses a partir de la notificación de la adjudicación.
 Adjudicatario: DREAM MEDIA, S.L.N.o expediente: 189/2026Fecha de adjudicación: 13/03/2026Decreto de adjudicación: 2026-0149Concepto: Servicio de Producción y Coordinación de la visita de la FIFA por el Mundial 2030Importe de adjudicación: 11.130€ más IGIC de 779,10€, importe total (11.909,10€)Duración: Fijar un plazo de ejecución de 3 días desde el 16 de marzo de 2026.
 Adjudicatario: IVÁN CARLOS JIMÉNEZ SANTANAN.o expediente: 187/2026Fecha de adjudicación: 27/03/2026Decreto de adjudicación: 2026-0184Concepto: Servicio de redacción del plan de autoprotección para el campamento recreativo el GarañónImporte de adjudicación: 6.900€ más IGIC de 483€, importe total (7.383€)Duración: Fijar un plazo de ejecución de 4 meses desde la notificación de la adjudicación.
-Adjudicatario: JOSÉ MANUEL CABRERA GUERRAN.o expediente: 124/2026Fecha de adjudicación: 19/03/2026Decreto de adjudicación: 2026-0164Concepto: Servicio dirección facultativa de la ejecución del proyecto de reforma y acondicionamiento de una pista de squash en la Ciudad Deportiva Gran CanariaImporte de adjudicación: 1.295€ más IGIC DEL 7% de 90,65€, importe total (1.385,65€)Duración: Fijar un plazo de para el servicio de dirección facultativa igual a la del contrato de obra al que esté vinculado, más un plazo de tres meses después de la recepción de obra para elaborar la documentación administrativa de liquidación de las obras. Asimismo, dentro del plazo de quince días anteriores al cumplimiento del plazo de garantía, el director de obra deberá redactar un informe sobre el estado de las obras con objeto de discernir sobre la devolución o cancelación de la garantía y proceder a la liquidación del contrato de obra.
-[...6 lines deleted...]
-Adjudicatario: SOCIEDAD IBÉRICA DE CONSTRUCCIONES EÉCTRICAS, S.A.N.o expediente: 119/2026Fecha de adjudicación: 25/02/2026Decreto de adjudicación: 2026-0101Concepto: Suministro e instalación de módulos de la SAI del Estadio de Gran CanariaImporte de adjudicación: 9.528,56€ más IGIC de 667€, importe total (10.195,56€)Duración: Fijar un plazo de ejecución de 1 mes desde la notificación de la adjudicación.</t>
+Adjudicatario: JOSÉ MANUEL CABRERA GUERRAN.o expediente: 124/2026Fecha de adjudicación: 19/03/2026Decreto de adjudicación: 2026-0164Concepto: Servicio dirección facultativa de la ejecución del proyecto de reforma y acondicionamiento de una pista de squash en la Ciudad Deportiva Gran CanariaImporte de adjudicación: 1.295€ más IGIC DEL 7% de 90,65€, importe total (1.385,65€)Duración: Fijar un plazo de para el servicio de dirección facultativa igual a la del contrato de obra al que esté vinculado, más un plazo de tres meses después de la recepción de obra para elaborar la documentación administrativa de liquidación de las obras. Asimismo, dentro del plazo de quince días anteriores al cumplimiento del plazo de garantía, el director de obra deberá redactar un informe sobre el estado de las obras con objeto de discernir sobre la devolución o cancelación de la garantía y proceder a la liquidación del contrato de obra.
+Adjudicatario: JUAN ANTONIO LANDABEREAUNZUETAN.o expediente: 130/2026Fecha de adjudicación: 23/02/2026Decreto de adjudicación: 2026-0093Concepto: Servicio de asistencia técnica para la redacción del convenio de colaboración que regule las condiciones de uso del Estadio de Gran Canaria por la Unión Deportiva Las Palmas, Sociedad Anónima Deportiva (UDLPSAD)Importe de adjudicación: 10.300€ más IGIC del 7% de 721€, importe total (11.021€)Duración: Fijar un plazo de ejecución del contrato de 6 meses, desde la notificación de la adjudicación.
+Adjudicatario: JUSTINO SAGREDO PÉREZN.o expediente: 15/2026Fecha de adjudicación: 29/01/2026Decreto de adjudicación: 2026-0037Concepto: Servicio de asistencia técnica especializada de responsable del contrato de mantenimiento integral de instalaciones del Instituto Insular de Deportes de Gran CanariaImporte de adjudicación: 12.400€ más IGIC del 7% de 868€, importe total (13.268€)Duración: Plazo de ejecución de 6 meses, contabilizados a partir de la notificación de la adjudicación.
+Adjudicatario: JUSTINO SAGREDO PÉREZN.o expediente: 14/2026Fecha de adjudicación: 13/02/2026Decreto de adjudicación: 2026-0070Concepto: Servicio asistencia técnica redacción documentación para la licitación del contrato de mantenimiento de las instalaciones insulares del Instituto Insular de DeportesImporte de adjudicación: 13.700€ más IGIC de 959€, importe total (114.659€)Duración: Fijar un plazo de ejecución de 6 semanas desde la notificación de la adjudicación.
+Adjudicatario: LAIN INGENIEROS CONSULTORES, S.L.P.N.o expediente: 112/2026Fecha de adjudicación: 23/03/2026Decreto de adjudicación: 2026-0162Concepto: Servicio redacción de proyecto de ejecución de reparación de filtraciones en el Gran Canaria ArenaImporte de adjudicación: 14.700€ más IGIC de 1.029€, importe total (15.729€)Duración: Fijar un plazo de ejecución de 1 mes desde la notificación de la adjudicación.
+Adjudicatario: LC30 CONSULTORES, INGENIERÍA, ARQUITECTURA Y CONSTRUCCIÓN, S.L.N.o expediente: 37/2026Fecha de adjudicación: 12/03/2026Decreto de adjudicación: 2026-0142Concepto: Servicio Redacción de Proyecto de ejecución del nuevo sistema para el tratamiento de aguas residuales en el Campamento El GarañónImporte de adjudicación: 9.950€ más IGIC de 696,50€, importe total (10.646,50€)Duración: Fijar un plazo de ejecución de 2 mes desde la notificación de la adjudicación.
+Adjudicatario: RAFAEL FRANCO MIRANDAN.o expediente: 1/2026Fecha de adjudicación: 30/01/2026Decreto de adjudicación: 2026-0042Concepto: Servicio de auditoría forense, económica de cumplimiento del contrato de mantenimiento integral de instalaciones del Instituto Insular de Deportes de Gran CanariaImporte de adjudicación: 9.000€ más IGIC del 7% de 630€, importe total (9.630€)Duración: Plazo de ejecución de 5,5 semanas, contabilizados a partir de la notificación de la adjudicación.
+Adjudicatario: SOCIEDAD IBÉRICA DE CONSTRUCCIONES EÉCTRICAS, S.A.N.o expediente: 119/2026Fecha de adjudicación: 25/02/2026Decreto de adjudicación: 2026-0101Concepto: Suministro e instalación de módulos de la SAI del Estadio de Gran CanariaImporte de adjudicación: 9.528,56€ más IGIC de 667€, importe total (10.195,56€)Duración: Fijar un plazo de ejecución de 1 mes desde la notificación de la adjudicación.
+Contratos menores segundo trimestre 2026 (PDF) (ODT)
+Adjudicatario: ACEINSA CANARIAS, S.A.N.º expediente: 121/2026Fecha de adjudicación: 05/05/2026Decreto de adjudicación: 2026-0244Concepto: Obra de la ejecución del proyecto de ejecución de infraestructura de recarga para vehículos eléctricos en el estacionamiento del Gran Canaria Arena.Importe de adjudicación: 29.999,80€ más IGIC de 2.099,99€, importe total (32.099,79€).Duración: Fijar un plazo ejecución de UN (1) mes a contar de la firma del acta de comprobación de replanteo.
+Adjudicatario: BUREAU VERITAS SOLUTIONS IBERIA, S.L.U.N.º expediente: 334/2026Fecha de adjudicación: 17/06/2026Decreto de adjudicación: 2026-0301Concepto: Servicio de inspección, evaluación técnica y diagnóstico funcional de las puertas cortafuegos RF del Gran Canaria Arena.Importe de adjudicación: 7.560€ más IGIC de 529,20€, importe total (8.089,20€).Duración: Fijar un plazo de ejecución del contrato de TRES (3) meses, a partir de la notificación de la adjudicación.
+Adjudicatario: CENTRAL DE REPRESENTACIONES CANARIAS, S.L.N.º expediente: 267/2026Fecha de adjudicación: 21/05/2026Decreto de adjudicación: 2026-0264Concepto: Suministro de bomba centrífuga para sistema de riego del Campo de Hockey de la Ciudad Deportiva 7 Palmas (CD7P).Importe de adjudicación: 3.873,90€ más IGIC de 271,17€, importe total (4.145,07€).Duración: Fijar un plazo de ejecución de 2 mes desde la notificación de la adjudicación.
+Adjudicatario: CIT-LPA, S.L.P.N.º expediente: 391/2026Fecha de adjudicación: 26/06/2026Decreto de adjudicación: 2026-0311Concepto: Servicio de revisión y actualización de los planes de autoprotección de la Ciudad Deportiva Siete Palmas, Ciudad Deportiva Gran Canaria y Pabellón de la Paterna.Importe de adjudicación: 13.200€ más IGIC de 924€, importe total (14.124€).Duración: Fijar un plazo de ejecución de 2 meses desde la notificación de la adjudicación.
+Adjudicatario: CRISTALES Y ALUMINIOS LOS ÁNGELES, S.COOP.N.º expediente: 356/2026Fecha de adjudicación: 03/06/2026Decreto de adjudicación: 2026-0283Concepto: Suministro e instalación de espejos en la sala de musculación de la Ciudad Deportiva Gran Canaria.Importe de adjudicación: 7.376€ más IGIC de 516,32€, importe total (7.892,32€).Duración: Fijar un plazo de ejecución de 7 días desde la notificación de la adjudicación.
+Adjudicatario: EDUARDO CRISTÓBAL CORUÑA RAMÍREZN.º expediente: 181/2026Fecha de adjudicación: 07/04/2026Decreto de adjudicación: 2026-0189Concepto: Servicio de redacción de Memoria Técnica, Dirección Facultativa y Coordinación de Seguridad y Salud de marcador sobre estructura para el campo de hockey anexo a la Ciudad Deportiva Siete Palmas (CD7P).Importe de adjudicación: 3.160,40€ más IGIC de 221,23€, importe total (3.381,63€).Duración: Fijar un plazo de 45 días naturales para la redacción de la memoria técnica desde la notificación de la resolución. El servicio de dirección facultativa tendrá una duración igual a la del contrato de obra al que esté vinculado, más un plazo de tres meses después de la recepción de obra para elaborar la documentación administrativa de liquidación de las obras. Asimismo, dentro del plazo de quince días anteriores al cumplimiento del plazo de garantía, el director de obra deberá redactar un informe sobre el estado de las obras con objeto de discernir sobre la devolución o cancelación de la garantía y proceder a la liquidación del contrato de obra.
+Adjudicatario: ESTUDIO 0710, S.L.N.º expediente: 335/2026Fecha de adjudicación: 22/05/2026Decreto de adjudicación: 2026-0267Concepto: Servicios para la elaboración del anteproyecto de implantación modular temporal de las oficinas Del Instituto Insular de Deportes de Gran Canaria.Importe de adjudicación: 14.950€ más IGIC de 1.046,50€, importe total (15.996,50€).Duración: Fijar un plazo de UN 1) mes desde la notificación de la resolución para la redacción del anteproyecto de implantación modular temporal de las oficinas del Instituto Insular de Deportes de Gran Canaria.
+Adjudicatario: EVERYCODE, S.L.N.º expediente: 255/2026Fecha de adjudicación: 21/04/2026Decreto de adjudicación: 2026-0218Concepto: Servicio de usabilidad y accesibilidad web plataforma Insuit y auditoría de accesibilidad I360.Importe de adjudicación: 14.500€ más IGIC del 7% aplicable de 1.015€, importe total (15.515€).Duración: Fijar un plazo de ejecución del contrato de 12 meses, desde la notificación de la adjudicación.
+Adjudicatario: FCC MEDIO AMBIENTE, S.A.N.º expediente: 188/2026Fecha de adjudicación: 08/04/2026Decreto de adjudicación: 2026-0192Concepto: Servicio de mantenimiento de los distintos espacios verdes, césped y redes de riego de la Ciudad Deportiva Gran Canaria.Importe de adjudicación: 7.696€ más IGIC de 538,72€, importe total (8.234,72€).Duración: Fijar un plazo de ejecución de 2 meses a partir de la notificación de adjudicación.
+Adjudicatario: INGENIERÍA Y MOVILIDAD SOSTENIBLE, S.L.N.º expediente: 120/2026Fecha de adjudicación: 08/04/2026Decreto de adjudicación: 2026-0193Concepto: Servicio de Dirección Facultativa y Coordinación de Seguridad Y Salud de la ejecución del proyecto de infraestructura de recarga para vehículos eléctricos en el estacionamiento del Gran Canaria Arena.Importe de adjudicación: 3.500€ más IGIC del 7% de 245€, importe total (3.745€).Duración: Fijar un plazo de para el servicio de dirección facultativa igual a la del contrato de obra al que esté vinculado, más un plazo de tres meses después de la recepción de obra para elaborar la documentación administrativa de liquidación de las obras. Asimismo, dentro del plazo de quince días anteriores al cumplimiento del plazo de garantía, el director de obra deberá redactar un informe sobre el estado de las obras con objeto de discernir sobre la devolución o cancelación de la garantía y proceder a la liquidación del contrato de obra. En caso de ampliación del contrato de obras, esté se verá directamente ampliado.
+Adjudicatario: L35 ARQUITECTOS, S.L.P.N.º expediente: 225/2026Fecha de adjudicación: 29/04/2026Decreto de adjudicación: 2026-0234Concepto: Servicio de redacción de proyecto para pabellón temporal del proyecto de reforma del Estadio de Gran Canaria.Importe de adjudicación: 14.500€ más IGIC de 1.015€, importe total (15.515€).Duración: Fijar un plazo de ejecución de 1 mes a partir de la notificación de la adjudicación, dividido en dos entregas: 1. Anteproyecto conceptual: una semana; 2. Proyecto de licitación: 3 semanas.
+Adjudicatario: LUIS BETHENCOURT TRUJILLON.º expediente: 229/2026Fecha de adjudicación: 02/06/2026Decreto de adjudicación: 2026-0278Concepto: Servicio de reparación de elementos metálicos del campo de hockey de la Ciudad Deportiva Siete Palmas.Importe de adjudicación: 10.300€ más IGIC de 721€, importe total (11.021€).Duración: Fijar un plazo de ejecución de 2 meses desde la notificación de la adjudicación.
+Adjudicatario: TALLERES PALAUTORDERA, S.A.N.º expediente: 336/2026Fecha de adjudicación: 25/05/2026Decreto de adjudicación: 2026-070Concepto: Servicios de asistencia técnica especializada para la revisión y reparación de las gradas telescópicas del Arena Gran Canaria.Importe de adjudicación: 13.433,85€ más IGIC de 940,36€, importe total (14.374,21€).Duración: Fijar un plazo de UN (1) mes desde la notificación de la resolución para la redacción del anteproyecto de implantación modular temporal de las oficinas del Instituto Insular de Deportes de Gran Canaria.
+</t>
   </si>
   <si>
     <t xml:space="preserve">
 Contratos 2025 y estadísticas de contratación: (ODS)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Contratos 2025 y estadísticas de contratación: (ODS)
 </t>
   </si>
   <si>
     <t>Contratos menores cuarto trimestre 2025 (PDF) (ODT)
 Contratos menores tercer trimestre 2025 (PDF) (ODT)
 Contratos menores segundo trimestre 2025 (PDF) (ODT)
 Contratos menores primer trimestre 2025 (PDF) (ODT)
 Contratos menores cuarto trimestre 2025
 Adjudicatario: ACEINSA CANARIAS, S.A.
 N.º expediente: 623/2025
 Fecha de adjudicación: 17/10/2025
 Decreto de adjudicación: 2025-0500
 Concepto: Suministro y reparación de avería en torre sur-este del fútbol 11 de Ciudad Deportiva Siete Palmas.
 Importe de adjudicación: 7.345,10€ más IGIC de 514,16€, importe total (7.859,26€)
 Duración: Fijar un plazo de ejecución de dos meses desde la notificación de adjudicación del contrato.
 Adjudicatario: ACEINSA CANARIAS, S.A.
@@ -1794,51 +1810,51 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="75" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:Z1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="5" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="187" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="444" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="1175" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="1290" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="128" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="190" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="324" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="212" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>