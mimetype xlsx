--- v1 (2026-08-04)
+++ v2 (2026-11-05)
@@ -42,77 +42,200 @@
     <t>anno</t>
   </si>
   <si>
     <t>formalizados</t>
   </si>
   <si>
     <t>adjudicados</t>
   </si>
   <si>
     <t>menores</t>
   </si>
   <si>
     <t>licitaciones_anuladas</t>
   </si>
   <si>
     <t>resueltos</t>
   </si>
   <si>
     <t>modificados</t>
   </si>
   <si>
     <t>penalidades</t>
   </si>
   <si>
     <t xml:space="preserve">
+Contratos menores tercer trimestre 2026 (PDF) (ODT)
+Contratos menores segundo trimestre 2026 (PDF) (ODT)
 Contratos menores primer trimestre 2026 (PDF) (ODT)
-Adjudicatario: CARLOS REINA VERGEN.o expediente: 23/2026Fecha de adjudicación: 27/01/2026Decreto de adjudicación: 2026-0030Concepto: Servicio redacción de proyecto y dirección de obra de reparación de la fachada trasera del Pabellón de La PaternaImporte de adjudicación: 4.995€ más IGIC del 7% de 349,65€, importe total (5.344,65€)Duración: Fijar un plazo de 60 días naturales para la redacción del proyecto de ejecución desde la notificación de la resolución. El servicio de dirección facultativa tendrá una duración igual a la del contrato de obra al que esté vinculado, más un plazo de tres meses después de la recepción de obra para elaborar la documentación administrativa de liquidación de las obras. Asimismo, dentro del plazo de quince días anteriores al cumplimiento del plazo de garantía, el director de obra deberá redactar un informe sobre el estado de las obras con objeto de discernir sobre la devolución o cancelación de la garantía y proceder a la liquidación del contrato de obra.
-[...10 lines deleted...]
-Adjudicatario: SOCIEDAD IBÉRICA DE CONSTRUCCIONES EÉCTRICAS, S.A.N.o expediente: 119/2026Fecha de adjudicación: 25/02/2026Decreto de adjudicación: 2026-0101Concepto: Suministro e instalación de módulos de la SAI del Estadio de Gran CanariaImporte de adjudicación: 9.528,56€ más IGIC de 667€, importe total (10.195,56€)Duración: Fijar un plazo de ejecución de 1 mes desde la notificación de la adjudicación.
+Contratos menores tercer trimestre 2026
+ Adjudicatario: AFFIANZA ENERGY, S.L.
+N.º expediente: 696/2026
+Fecha de adjudicación: 03/07/2026
+Decreto de adjudicación: 2026-0330
+Concepto: Asesoramiento e intermediación ante la FIFA en el marco de la Candidatura de Gran Canaria 2030 y del proyecto del Estadio de Gran Canaria.
+Importe de adjudicación: 14.500€ más IGIC de 1.015€, importe total (15.515€).
+Duración: Fijar un plazo de ejecución de 8 meses a partir de la notificación de la adjudicación del contrato.
+Adjudicatario: ARCO Y SENDA CONSTRUCCIONES, S.L.
+N.º expediente: 411/2026
+Fecha de adjudicación: 09/07/2026
+Decreto de adjudicación: 2026-0349
+Concepto: Obra de reparación de fachada trasera del polideportivo de La Paterna.
+Importe de adjudicación: 39.236,29€ más IGIC de 2.746,54€, importe total (41.982,83€).
+Duración: Fijar un plazo de ejecución del contrato de dos (2) meses, a partir de la fecha de la firma del Acta de Comprobación del Replanteo.
+ Adjudicatario: CLAUDIO MEDINA CASTELLANO
+N.º expediente: 311/2026
+Fecha de adjudicación: 20/08/2026
+Decreto de adjudicación: 2026-0438
+Concepto: Servicio de Redacción de proyecto modificado de demolición controlada de las sedes Este y núcleo de comunicaciones del Estadio de Gran Canaria.
+Importe de adjudicación: 4.999,00€ más IGIC del 7% de 349,93€, importe total (5.348,93€).
+Duración: Fijar un plazo de ejecución de 30 días naturales desde la notificación de la adjudicación.
+Adjudicatario: DANIEL HERNÁNDEZ GARCÍA
+N.º expediente: 638/2026
+Fecha de adjudicación: 25/09/2026
+Decreto de adjudicación: 2026-0495
+Concepto: Servicio de Coordinación de Seguridad y Salud asociado al pintado de señalización horizontal de los viales de la Ciudad Deportiva Siete Palmas.
+Importe de adjudicación: 300,00€ más IGIC del 7% de 21,00€, importe total (321,00€).
+Duración: Fijar un plazo de ejecución igual al periodo de duración de la obra a la que está asociado.
+Adjudicatario: ESPÚBLICO SERVICIOS PARA LA ADMINISTRACIÓN, S.A.
+N.º expediente: 469/2026
+Fecha de adjudicación: 17/07/2026
+Decreto de adjudicación: 2026-0377
+Concepto: Suscripción a Bases de datos especializadas en recursos humanos, contratación pública y hacienda local, conforme a la Disposición Adicional Novena de la LCSP.
+Importe de adjudicación: 20.325,12€ más IGIC de 1.422,76€, importe total (21.747,88€).
+Duración: Fijar un plazo de ejecución de un año a partir de la notificación de la adjudicación del contrato, con posibilidad de prórroga de 2 años más.
+Adjudicatario: FIRE MAN, S.L.
+N.º expediente: 362/2026
+Fecha de adjudicación: 02/07/2026
+Decreto de adjudicación: 2026-0327
+Concepto: Servicio de correctivos del sistema de protección contra incendios (PCI) en la Ciudad Deportiva Gran Canaria tras inspección realizada en el año 2025.
+Importe de adjudicación: 14.550€ más IGIC aplicable de 1.018,50€, importe total (15.568,50€).
+Duración: Fijar un plazo de ejecución de 3 meses desde la notificación de la adjudicación.
+Adjudicatario: IDECNET, S.A.
+N.º expediente: 521/2026
+Fecha de adjudicación: 22/09/2026
+Decreto de adjudicación: 2026-0492
+Concepto: Suministro de infraestructura necesaria para implantación del nuevo contrato de telefonía fija en el Instituto Insular de Deportes de Gran Canaria (en adelante, IID).
+Importe de adjudicación: 5.738,24€ más IGIC del 7% de 401,68€, importe total (6.139,92€).
+Duración: Fijar un plazo de ejecución de un mes, a contar a partir de la notificación de la adjudicación.
+Adjudicatario: INGENIERÍA Y ECONOMÍA DEL TRANSPORTE SME MP, S.A.
+N.º expediente: 428/2026
+Fecha de adjudicación: 03/07/2026
+Decreto de adjudicación: 2026-0332
+Concepto: Servicio Redacción de la primera entrega del plan de movilidad de la ciudad sede de Las Palmas de Gran Canaria para la FIFA WORLD CUP 2030.
+Importe de adjudicación: 14.155€ más IGIC de 990,85€, importe total (15.145,85€).
+Duración: Fijar un plazo de ejecución hasta el 28 de julio de 2026.
+Adjudicatario: LC30 CONSULTORES, INGENIERÍA, ARQUITECTURA Y CONSTRUCCIÓN, S.L.
+N.º expediente: 458/2026
+Fecha de adjudicación: 06/08/2026
+Decreto de adjudicación: 2026-0424
+Concepto: Servicio de adaptación y actualización del proyecto de ejecución de oficinas en el Gran Canaria Arena para su adecuación como oficinas del instituto Insular de Deportes de Gran Canaria.
+Importe de adjudicación: 14.850€ más IGIC de 1.039,50€, importe total (15.889,50€).
+Duración: Fijar un plazo de ejecución de 2 meses desde la notificación de la adjudicación.
+Adjudicatario: LOSAM IMPERMEABILIZACIONES, S.L.
+N.º expediente: 620/2026
+Fecha de adjudicación: 02/09/2026
+Decreto de adjudicación: 2026-0452
+Concepto: Obras de Reparación e Impermeabilización del Vaso de Compensación de la Piscina de La Ciudad Deportiva Gran Canaria.
+Importe de adjudicación: 12.458,29€ más IGIC de 872,08€, importe total (13.330,37€).
+Duración: Fijar un plazo de ejecución de 7 días naturales (1 semana) contados a partir de la fecha de la firma del Acta de Comprobación de Replanteo.
+Adjudicatario: MARÍA ELENA MARCELO CORREA
+N.º expediente: 628/2026
+Fecha de adjudicación: 15/09/2026
+Decreto de adjudicación: 2026-0472
+Concepto: Servicio de coordinación de seguridad y salud en fase de ejecución de las obras de impermeabilización del vaso de compensación de la piscina de la Ciudad Deportiva Gran Canaria.
+Importe de adjudicación: 825,00€ más IGIC del 7% de 57,75€, importe total (882,75€).
+Duración: Fijar un plazo para el servicio de coordinación de seguridad y salud igual al contrato de obra al que esté vinculado.
+Adjudicatario: MARCOS JOSÉ GONZÁLEZ SANTANA
+N.º expediente: 559/2026
+Fecha de adjudicación: 13/08/2026
+Decreto de adjudicación: 2026-0429
+Concepto: Servicio de reparación de escalera de emergencia de la Ciudad Deportiva Gran Canaria.
+Importe de adjudicación: 4.932,00€ más IGIC del 7% de 345,24€, importe total (5.277,24€).
+Duración: Fijar un plazo de ejecución de 30 días desde la notificación de la adjudicación.
+Adjudicatario: MIRANDA CONSTRUCCIONES Y PERDOMO SERVICIOS, S.L.
+N.º expediente: 366/2026
+Fecha de adjudicación: 13/07/2026
+Decreto de adjudicación: 2026-0356
+Concepto: Suministro e instalación de bomba del sistema contra incendios del campamento del Garañón afectada por la borrasca Therese.
+Importe de adjudicación: 11.160,81€ más IGIC de 781,26€, importe total (11.942,07€).
+Duración: Fijar un plazo de ejecución de 1 mes a partir de la notificación de la adjudicación del contrato.
+ Adjudicatario: SOCIEDAD IBÉRICA DE CONSTRUCCIONES ELÉCTRICAS, S.A.
+N.º expediente: 532/2026
+Fecha de adjudicación: 22/09/2026
+Decreto de adjudicación: 2026-0488
+Concepto: Servicio correctivo asociado al sistema de iluminación de la pista central del Pabellón Polideportivo La Paterna.
+Importe de adjudicación: 7.400,00€ más IGIC del 7% de 518,00€, importe total (7.918,00€).
+Duración: Fijar un plazo de ejecución igual o inferior a tres semanas, a contar a partir de la notificación de la adjudicación.
+Adjudicatario: TALLERES FERNODA, S.L.
+N.º expediente: 614/2026
+Fecha de adjudicación: 03/09/2026
+Decreto de adjudicación: 2026-0454
+Concepto: Servicio de mantenimiento correctivo derivado de la revisión anual de 2026 de las puertas y barreras automáticas de las instalaciones del Instituto Insular de Deportes de Gran Canaria.
+Importe de adjudicación: 6.860€ más IGIC de 480,20€, importe total (7.340,20€).
+Duración: Fijar un plazo de ejecución de TRES meses contados a partir a partir de la notificación de la adjudicación.
+Adjudicatario: TOP TIME EVENTOS, S.L.
+N.º expediente: 502/2026
+Fecha de adjudicación: 17/07/2026
+Decreto de adjudicación: 2026-0374
+Concepto: Servicio de Audiovisuales para la retrasmisión de la Final de la Copa del Mundo FIFA 2026.
+Importe de adjudicación: 13.850,50€ más IGIC de 969,50€, importe total (14.819,50€).
+Duración: Fijar un plazo de ejecución hasta el 21 de julio de 2026.
+Adjudicatario: VMANAGER CONSULTING, S.L.
+N.º expediente: 455/2026
+Fecha de adjudicación: 18/09/2026
+Decreto de adjudicación: 2026-0485
+Concepto: Suministro de licencias para sistema de videovigilancia.
+Importe de adjudicación: 3.500,00€ más IGIC de 254,00€, importe total (3.745,00€).
+Duración: Fijar un plazo de ejecución de 1 mes a partir de la notificación de la adjudicación del contrato.
 Contratos menores segundo trimestre 2026 (PDF) (ODT)
 Adjudicatario: ACEINSA CANARIAS, S.A.N.º expediente: 121/2026Fecha de adjudicación: 05/05/2026Decreto de adjudicación: 2026-0244Concepto: Obra de la ejecución del proyecto de ejecución de infraestructura de recarga para vehículos eléctricos en el estacionamiento del Gran Canaria Arena.Importe de adjudicación: 29.999,80€ más IGIC de 2.099,99€, importe total (32.099,79€).Duración: Fijar un plazo ejecución de UN (1) mes a contar de la firma del acta de comprobación de replanteo.
 Adjudicatario: BUREAU VERITAS SOLUTIONS IBERIA, S.L.U.N.º expediente: 334/2026Fecha de adjudicación: 17/06/2026Decreto de adjudicación: 2026-0301Concepto: Servicio de inspección, evaluación técnica y diagnóstico funcional de las puertas cortafuegos RF del Gran Canaria Arena.Importe de adjudicación: 7.560€ más IGIC de 529,20€, importe total (8.089,20€).Duración: Fijar un plazo de ejecución del contrato de TRES (3) meses, a partir de la notificación de la adjudicación.
 Adjudicatario: CENTRAL DE REPRESENTACIONES CANARIAS, S.L.N.º expediente: 267/2026Fecha de adjudicación: 21/05/2026Decreto de adjudicación: 2026-0264Concepto: Suministro de bomba centrífuga para sistema de riego del Campo de Hockey de la Ciudad Deportiva 7 Palmas (CD7P).Importe de adjudicación: 3.873,90€ más IGIC de 271,17€, importe total (4.145,07€).Duración: Fijar un plazo de ejecución de 2 mes desde la notificación de la adjudicación.
 Adjudicatario: CIT-LPA, S.L.P.N.º expediente: 391/2026Fecha de adjudicación: 26/06/2026Decreto de adjudicación: 2026-0311Concepto: Servicio de revisión y actualización de los planes de autoprotección de la Ciudad Deportiva Siete Palmas, Ciudad Deportiva Gran Canaria y Pabellón de la Paterna.Importe de adjudicación: 13.200€ más IGIC de 924€, importe total (14.124€).Duración: Fijar un plazo de ejecución de 2 meses desde la notificación de la adjudicación.
 Adjudicatario: CRISTALES Y ALUMINIOS LOS ÁNGELES, S.COOP.N.º expediente: 356/2026Fecha de adjudicación: 03/06/2026Decreto de adjudicación: 2026-0283Concepto: Suministro e instalación de espejos en la sala de musculación de la Ciudad Deportiva Gran Canaria.Importe de adjudicación: 7.376€ más IGIC de 516,32€, importe total (7.892,32€).Duración: Fijar un plazo de ejecución de 7 días desde la notificación de la adjudicación.
 Adjudicatario: EDUARDO CRISTÓBAL CORUÑA RAMÍREZN.º expediente: 181/2026Fecha de adjudicación: 07/04/2026Decreto de adjudicación: 2026-0189Concepto: Servicio de redacción de Memoria Técnica, Dirección Facultativa y Coordinación de Seguridad y Salud de marcador sobre estructura para el campo de hockey anexo a la Ciudad Deportiva Siete Palmas (CD7P).Importe de adjudicación: 3.160,40€ más IGIC de 221,23€, importe total (3.381,63€).Duración: Fijar un plazo de 45 días naturales para la redacción de la memoria técnica desde la notificación de la resolución. El servicio de dirección facultativa tendrá una duración igual a la del contrato de obra al que esté vinculado, más un plazo de tres meses después de la recepción de obra para elaborar la documentación administrativa de liquidación de las obras. Asimismo, dentro del plazo de quince días anteriores al cumplimiento del plazo de garantía, el director de obra deberá redactar un informe sobre el estado de las obras con objeto de discernir sobre la devolución o cancelación de la garantía y proceder a la liquidación del contrato de obra.
 Adjudicatario: ESTUDIO 0710, S.L.N.º expediente: 335/2026Fecha de adjudicación: 22/05/2026Decreto de adjudicación: 2026-0267Concepto: Servicios para la elaboración del anteproyecto de implantación modular temporal de las oficinas Del Instituto Insular de Deportes de Gran Canaria.Importe de adjudicación: 14.950€ más IGIC de 1.046,50€, importe total (15.996,50€).Duración: Fijar un plazo de UN 1) mes desde la notificación de la resolución para la redacción del anteproyecto de implantación modular temporal de las oficinas del Instituto Insular de Deportes de Gran Canaria.
 Adjudicatario: EVERYCODE, S.L.N.º expediente: 255/2026Fecha de adjudicación: 21/04/2026Decreto de adjudicación: 2026-0218Concepto: Servicio de usabilidad y accesibilidad web plataforma Insuit y auditoría de accesibilidad I360.Importe de adjudicación: 14.500€ más IGIC del 7% aplicable de 1.015€, importe total (15.515€).Duración: Fijar un plazo de ejecución del contrato de 12 meses, desde la notificación de la adjudicación.
 Adjudicatario: FCC MEDIO AMBIENTE, S.A.N.º expediente: 188/2026Fecha de adjudicación: 08/04/2026Decreto de adjudicación: 2026-0192Concepto: Servicio de mantenimiento de los distintos espacios verdes, césped y redes de riego de la Ciudad Deportiva Gran Canaria.Importe de adjudicación: 7.696€ más IGIC de 538,72€, importe total (8.234,72€).Duración: Fijar un plazo de ejecución de 2 meses a partir de la notificación de adjudicación.
 Adjudicatario: INGENIERÍA Y MOVILIDAD SOSTENIBLE, S.L.N.º expediente: 120/2026Fecha de adjudicación: 08/04/2026Decreto de adjudicación: 2026-0193Concepto: Servicio de Dirección Facultativa y Coordinación de Seguridad Y Salud de la ejecución del proyecto de infraestructura de recarga para vehículos eléctricos en el estacionamiento del Gran Canaria Arena.Importe de adjudicación: 3.500€ más IGIC del 7% de 245€, importe total (3.745€).Duración: Fijar un plazo de para el servicio de dirección facultativa igual a la del contrato de obra al que esté vinculado, más un plazo de tres meses después de la recepción de obra para elaborar la documentación administrativa de liquidación de las obras. Asimismo, dentro del plazo de quince días anteriores al cumplimiento del plazo de garantía, el director de obra deberá redactar un informe sobre el estado de las obras con objeto de discernir sobre la devolución o cancelación de la garantía y proceder a la liquidación del contrato de obra. En caso de ampliación del contrato de obras, esté se verá directamente ampliado.
 Adjudicatario: L35 ARQUITECTOS, S.L.P.N.º expediente: 225/2026Fecha de adjudicación: 29/04/2026Decreto de adjudicación: 2026-0234Concepto: Servicio de redacción de proyecto para pabellón temporal del proyecto de reforma del Estadio de Gran Canaria.Importe de adjudicación: 14.500€ más IGIC de 1.015€, importe total (15.515€).Duración: Fijar un plazo de ejecución de 1 mes a partir de la notificación de la adjudicación, dividido en dos entregas: 1. Anteproyecto conceptual: una semana; 2. Proyecto de licitación: 3 semanas.
 Adjudicatario: LUIS BETHENCOURT TRUJILLON.º expediente: 229/2026Fecha de adjudicación: 02/06/2026Decreto de adjudicación: 2026-0278Concepto: Servicio de reparación de elementos metálicos del campo de hockey de la Ciudad Deportiva Siete Palmas.Importe de adjudicación: 10.300€ más IGIC de 721€, importe total (11.021€).Duración: Fijar un plazo de ejecución de 2 meses desde la notificación de la adjudicación.
 Adjudicatario: TALLERES PALAUTORDERA, S.A.N.º expediente: 336/2026Fecha de adjudicación: 25/05/2026Decreto de adjudicación: 2026-070Concepto: Servicios de asistencia técnica especializada para la revisión y reparación de las gradas telescópicas del Arena Gran Canaria.Importe de adjudicación: 13.433,85€ más IGIC de 940,36€, importe total (14.374,21€).Duración: Fijar un plazo de UN (1) mes desde la notificación de la resolución para la redacción del anteproyecto de implantación modular temporal de las oficinas del Instituto Insular de Deportes de Gran Canaria.
+Contratos menores primer trimestre 2026 (PDF) (ODT)
+Adjudicatario: CARLOS REINA VERGEN.o expediente: 23/2026Fecha de adjudicación: 27/01/2026Decreto de adjudicación: 2026-0030Concepto: Servicio redacción de proyecto y dirección de obra de reparación de la fachada trasera del Pabellón de La PaternaImporte de adjudicación: 4.995€ más IGIC del 7% de 349,65€, importe total (5.344,65€)Duración: Fijar un plazo de 60 días naturales para la redacción del proyecto de ejecución desde la notificación de la resolución. El servicio de dirección facultativa tendrá una duración igual a la del contrato de obra al que esté vinculado, más un plazo de tres meses después de la recepción de obra para elaborar la documentación administrativa de liquidación de las obras. Asimismo, dentro del plazo de quince días anteriores al cumplimiento del plazo de garantía, el director de obra deberá redactar un informe sobre el estado de las obras con objeto de discernir sobre la devolución o cancelación de la garantía y proceder a la liquidación del contrato de obra.
+Adjudicatario: DE WILDE PINCHETTI, S.L.N.o expediente: 125/2026Fecha de adjudicación: 26/02/2026Decreto de adjudicación: 2026-0102Concepto: Servicio de redacción de un proyecto de ejecución de acondicionamiento de un baño unisex adaptado en el edificio de la piscina de la Ciudad Deportiva Gran CanariaImporte de adjudicación: 4.850€ más IGIC de 339,50€, importe total (5.189,50€)Duración: Fijar un plazo de ejecución de 2 meses a partir de la notificación de la adjudicación.
+Adjudicatario: DREAM MEDIA, S.L.N.o expediente: 189/2026Fecha de adjudicación: 13/03/2026Decreto de adjudicación: 2026-0149Concepto: Servicio de Producción y Coordinación de la visita de la FIFA por el Mundial 2030Importe de adjudicación: 11.130€ más IGIC de 779,10€, importe total (11.909,10€)Duración: Fijar un plazo de ejecución de 3 días desde el 16 de marzo de 2026.
+Adjudicatario: IVÁN CARLOS JIMÉNEZ SANTANAN.o expediente: 187/2026Fecha de adjudicación: 27/03/2026Decreto de adjudicación: 2026-0184Concepto: Servicio de redacción del plan de autoprotección para el campamento recreativo el GarañónImporte de adjudicación: 6.900€ más IGIC de 483€, importe total (7.383€)Duración: Fijar un plazo de ejecución de 4 meses desde la notificación de la adjudicación.
+Adjudicatario: JOSÉ MANUEL CABRERA GUERRAN.o expediente: 124/2026Fecha de adjudicación: 19/03/2026Decreto de adjudicación: 2026-0164Concepto: Servicio dirección facultativa de la ejecución del proyecto de reforma y acondicionamiento de una pista de squash en la Ciudad Deportiva Gran CanariaImporte de adjudicación: 1.295€ más IGIC DEL 7% de 90,65€, importe total (1.385,65€)Duración: Fijar un plazo de para el servicio de dirección facultativa igual a la del contrato de obra al que esté vinculado, más un plazo de tres meses después de la recepción de obra para elaborar la documentación administrativa de liquidación de las obras. Asimismo, dentro del plazo de quince días anteriores al cumplimiento del plazo de garantía, el director de obra deberá redactar un informe sobre el estado de las obras con objeto de discernir sobre la devolución o cancelación de la garantía y proceder a la liquidación del contrato de obra.
+Adjudicatario: JUAN ANTONIO LANDABEREAUNZUETAN.o expediente: 130/2026Fecha de adjudicación: 23/02/2026Decreto de adjudicación: 2026-0093Concepto: Servicio de asistencia técnica para la redacción del convenio de colaboración que regule las condiciones de uso del Estadio de Gran Canaria por la Unión Deportiva Las Palmas, Sociedad Anónima Deportiva (UDLPSAD)Importe de adjudicación: 10.300€ más IGIC del 7% de 721€, importe total (11.021€)Duración: Fijar un plazo de ejecución del contrato de 6 meses, desde la notificación de la adjudicación.
+Adjudicatario: JUSTINO SAGREDO PÉREZN.o expediente: 15/2026Fecha de adjudicación: 29/01/2026Decreto de adjudicación: 2026-0037Concepto: Servicio de asistencia técnica especializada de responsable del contrato de mantenimiento integral de instalaciones del Instituto Insular de Deportes de Gran CanariaImporte de adjudicación: 12.400€ más IGIC del 7% de 868€, importe total (13.268€)Duración: Plazo de ejecución de 6 meses, contabilizados a partir de la notificación de la adjudicación.
+Adjudicatario: JUSTINO SAGREDO PÉREZN.o expediente: 14/2026Fecha de adjudicación: 13/02/2026Decreto de adjudicación: 2026-0070Concepto: Servicio asistencia técnica redacción documentación para la licitación del contrato de mantenimiento de las instalaciones insulares del Instituto Insular de DeportesImporte de adjudicación: 13.700€ más IGIC de 959€, importe total (114.659€)Duración: Fijar un plazo de ejecución de 6 semanas desde la notificación de la adjudicación.
+Adjudicatario: LAIN INGENIEROS CONSULTORES, S.L.P.N.o expediente: 112/2026Fecha de adjudicación: 23/03/2026Decreto de adjudicación: 2026-0162Concepto: Servicio redacción de proyecto de ejecución de reparación de filtraciones en el Gran Canaria ArenaImporte de adjudicación: 14.700€ más IGIC de 1.029€, importe total (15.729€)Duración: Fijar un plazo de ejecución de 1 mes desde la notificación de la adjudicación.
+Adjudicatario: LC30 CONSULTORES, INGENIERÍA, ARQUITECTURA Y CONSTRUCCIÓN, S.L.N.o expediente: 37/2026Fecha de adjudicación: 12/03/2026Decreto de adjudicación: 2026-0142Concepto: Servicio Redacción de Proyecto de ejecución del nuevo sistema para el tratamiento de aguas residuales en el Campamento El GarañónImporte de adjudicación: 9.950€ más IGIC de 696,50€, importe total (10.646,50€)Duración: Fijar un plazo de ejecución de 2 mes desde la notificación de la adjudicación.
+Adjudicatario: RAFAEL FRANCO MIRANDAN.o expediente: 1/2026Fecha de adjudicación: 30/01/2026Decreto de adjudicación: 2026-0042Concepto: Servicio de auditoría forense, económica de cumplimiento del contrato de mantenimiento integral de instalaciones del Instituto Insular de Deportes de Gran CanariaImporte de adjudicación: 9.000€ más IGIC del 7% de 630€, importe total (9.630€)Duración: Plazo de ejecución de 5,5 semanas, contabilizados a partir de la notificación de la adjudicación.
+Adjudicatario: SOCIEDAD IBÉRICA DE CONSTRUCCIONES EÉCTRICAS, S.A.N.o expediente: 119/2026Fecha de adjudicación: 25/02/2026Decreto de adjudicación: 2026-0101Concepto: Suministro e instalación de módulos de la SAI del Estadio de Gran CanariaImporte de adjudicación: 9.528,56€ más IGIC de 667€, importe total (10.195,56€)Duración: Fijar un plazo de ejecución de 1 mes desde la notificación de la adjudicación.
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Contratos 2025 y estadísticas de contratación: (ODS)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Contratos 2025 y estadísticas de contratación: (ODS)
 </t>
   </si>
   <si>
     <t>Contratos menores cuarto trimestre 2025 (PDF) (ODT)
 Contratos menores tercer trimestre 2025 (PDF) (ODT)
 Contratos menores segundo trimestre 2025 (PDF) (ODT)
 Contratos menores primer trimestre 2025 (PDF) (ODT)
 Contratos menores cuarto trimestre 2025
 Adjudicatario: ACEINSA CANARIAS, S.A.
 N.º expediente: 623/2025
 Fecha de adjudicación: 17/10/2025
 Decreto de adjudicación: 2025-0500
 Concepto: Suministro y reparación de avería en torre sur-este del fútbol 11 de Ciudad Deportiva Siete Palmas.
 Importe de adjudicación: 7.345,10€ más IGIC de 514,16€, importe total (7.859,26€)
 Duración: Fijar un plazo de ejecución de dos meses desde la notificación de adjudicación del contrato.