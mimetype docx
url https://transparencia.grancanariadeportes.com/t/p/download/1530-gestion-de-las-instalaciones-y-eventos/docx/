--- v0 (2026-05-06)
+++ v1 (2026-08-04)
@@ -6,58 +6,150 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">        </w:t>
       </w:r>
     </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="7550" w:type="dxa"/>
+        <w:gridCol w:w="435850" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="489200" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:bidiVisual w:val="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr>
+          <w:tblHeader w:val="1"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7550" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denominación</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435850" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Documentos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7550" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Resumen eventos Enero-Junio</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435850" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7550" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Resumen reclamaciones</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435850" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">       </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="7550" w:type="dxa"/>
         <w:gridCol w:w="435850" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="489200" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:tblHeader w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denominación</w:t>