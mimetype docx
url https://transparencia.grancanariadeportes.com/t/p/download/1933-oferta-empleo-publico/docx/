--- v0 (2026-05-06)
+++ v1 (2026-09-20)
@@ -58,64 +58,164 @@
               <w:t xml:space="preserve">Fecha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="247750" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nombre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="235600" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Denominación</w:t>
+              <w:t xml:space="preserve">Documento</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="209550" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceso de Selección</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="295200" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">07/08/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="247750" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> Convocatoria auxiliar administrativo </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="209550" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="295200" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">07/08/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="247750" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> Convocatoria subalterno/a </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="209550" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295200" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">23/03/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="247750" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>