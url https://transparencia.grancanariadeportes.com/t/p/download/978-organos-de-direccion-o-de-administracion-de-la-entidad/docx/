--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -25,790 +25,841 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">La Junta Rectora es el órgano supremo del Instituto Insular de Deportes de Gran Canaria, asumiendo el gobierno, la representación y la gestión superior del mismo. Algunas de las funciones atribuidas a la Junta Rectora del Instituto Insular de Deportes son las siguientes: Asume el gobierno, la representación y la gestión del Instituto Insular de Deportes de Gran Canaria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Componentes de la Junta Rectora del Instituto Insular de Deportes</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
-        <w:gridCol w:w="69950" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="270550" w:type="dxa"/>
+        <w:gridCol w:w="69250" w:type="dxa"/>
+        <w:gridCol w:w="18450" w:type="dxa"/>
+        <w:gridCol w:w="7900" w:type="dxa"/>
+        <w:gridCol w:w="248750" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:tblHeader w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="69950" w:type="pct"/>
+            <w:tcW w:w="69250" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="168700" w:type="pct"/>
+            <w:tcW w:w="18450" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nombre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="479750" w:type="pct"/>
+            <w:tcW w:w="7900" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="270550" w:type="pct"/>
+            <w:tcW w:w="248750" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nombramientos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="69950" w:type="pct"/>
+            <w:tcW w:w="69250" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presidente y Consejero de Deportes del Cabildo de Gran Canaria</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="168700" w:type="pct"/>
-[...21 lines deleted...]
-            <w:tcW w:w="270550" w:type="pct"/>
+            <w:tcW w:w="18450" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7900" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="248750" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="69950" w:type="pct"/>
+            <w:tcW w:w="69250" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grupo Político Nueva Canarias</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="168700" w:type="pct"/>
-[...21 lines deleted...]
-            <w:tcW w:w="270550" w:type="pct"/>
+            <w:tcW w:w="18450" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7900" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="248750" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="69950" w:type="pct"/>
+            <w:tcW w:w="69250" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grupo Político Nueva Canarias</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="168700" w:type="pct"/>
-[...21 lines deleted...]
-            <w:tcW w:w="270550" w:type="pct"/>
+            <w:tcW w:w="18450" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7900" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="248750" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="69950" w:type="pct"/>
+            <w:tcW w:w="69250" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grupo Político Nueva Canarias</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="168700" w:type="pct"/>
-[...21 lines deleted...]
-            <w:tcW w:w="270550" w:type="pct"/>
+            <w:tcW w:w="18450" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7900" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="248750" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="69950" w:type="pct"/>
+            <w:tcW w:w="69250" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grupo Político Partido Socialista Obrero Español</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="168700" w:type="pct"/>
+            <w:tcW w:w="18450" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (Vicepresidenta)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="479750" w:type="pct"/>
-[...10 lines deleted...]
-            <w:tcW w:w="270550" w:type="pct"/>
+            <w:tcW w:w="7900" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="248750" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="69950" w:type="pct"/>
+            <w:tcW w:w="69250" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grupo Político Partido Socialista Obrero Español</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="168700" w:type="pct"/>
-[...21 lines deleted...]
-            <w:tcW w:w="270550" w:type="pct"/>
+            <w:tcW w:w="18450" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7900" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="248750" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="69950" w:type="pct"/>
+            <w:tcW w:w="69250" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grupo Político Partido Popular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="168700" w:type="pct"/>
-[...21 lines deleted...]
-            <w:tcW w:w="270550" w:type="pct"/>
+            <w:tcW w:w="18450" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7900" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="248750" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="69950" w:type="pct"/>
+            <w:tcW w:w="69250" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grupo Político Partido Popular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="168700" w:type="pct"/>
-[...21 lines deleted...]
-            <w:tcW w:w="270550" w:type="pct"/>
+            <w:tcW w:w="18450" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7900" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="248750" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="69950" w:type="pct"/>
+            <w:tcW w:w="69250" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grupo Político Coalición Canaria </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="168700" w:type="pct"/>
-[...21 lines deleted...]
-            <w:tcW w:w="270550" w:type="pct"/>
+            <w:tcW w:w="18450" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7900" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="248750" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="69950" w:type="pct"/>
+            <w:tcW w:w="69250" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grupo Político VOX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="168700" w:type="pct"/>
-[...21 lines deleted...]
-            <w:tcW w:w="270550" w:type="pct"/>
+            <w:tcW w:w="18450" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7900" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="248750" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="69950" w:type="pct"/>
+            <w:tcW w:w="69250" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Directora-Gerente</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="168700" w:type="pct"/>
-[...10 lines deleted...]
-            <w:tcW w:w="479750" w:type="pct"/>
+            <w:tcW w:w="18450" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7900" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="270550" w:type="pct"/>
+            <w:tcW w:w="248750" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="238650" w:type="pct"/>
+            <w:tcW w:w="253750" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Componentes de la Junta </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="250300" w:type="pct"/>
+            <w:tcW w:w="7900" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="248750" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253750" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Funciones de la Junta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7900" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="248750" w:type="pct"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 