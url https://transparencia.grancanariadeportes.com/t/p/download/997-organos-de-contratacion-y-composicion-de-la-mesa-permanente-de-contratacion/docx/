--- v0 (2026-08-04)
+++ v1 (2026-09-20)
@@ -6,115 +6,110 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En virtud del artículo 11.k de los Estatutos del Instituto Insular de Deportes de Gran Canaria y de la base de ejecuión del presupuesto 16ª la faultad para contratar corresponde a:</w:t>
+        <w:t xml:space="preserve">En virtud del artículo 11.k de los Estatutos del Instituto Insular de Deportes de Gran Canaria y de la base de ejecución del presupuesto 16.ª, la facultad para contratar corresponde a:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Composición de la Mesa Permanente de Contratación del Instituto Insular de Deportes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Según acuerdo de la Junta Rectora del Instituto Insular de Deportes de Gran Canaria de 26 de Noviembre de 2024:</w:t>
+        <w:t xml:space="preserve">Según el acuerdo de la Junta Rectora del Instituto Insular de Deportes de Gran Canaria adoptado en la sesión celebrada el 17 de julio de 2026, publicado en el Boletín Oficial de la Provincia de Las Palmas n.º 89, de 27 de julio de 2026, la Mesa de Contratación permanente queda integrada de la siguiente manera:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Presidente</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Presidencia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vocales</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Vocalías</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Secretaría</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3750" w:type="dxa"/>
         <w:gridCol w:w="1250" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:tblHeader w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -127,51 +122,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Miembros de la Mesa de Contratación</w:t>
+              <w:t xml:space="preserve">Composición membros de la Mesa de Contratación (27-07-2026)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>